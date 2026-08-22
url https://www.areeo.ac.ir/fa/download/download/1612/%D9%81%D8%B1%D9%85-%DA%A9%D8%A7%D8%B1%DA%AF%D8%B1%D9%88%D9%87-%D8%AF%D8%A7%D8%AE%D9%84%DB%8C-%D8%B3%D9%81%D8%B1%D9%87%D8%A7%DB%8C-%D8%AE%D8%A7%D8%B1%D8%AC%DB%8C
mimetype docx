--- v0 (2026-05-13)
+++ v1 (2026-08-22)
@@ -783,60 +783,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">تعداد و اسامی همراهان </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3148">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">از بخش خصوصی یا نیمه دولتی یا شخصی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B75" w14:textId="4C5CCBBC" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00305D74" w:rsidP="007E1FE1">
-            <w:pPr>
+          <w:p w14:paraId="0C454B75" w14:textId="2F14664F" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00A1067E" w:rsidP="00A1067E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4072"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7548C502" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="001D300D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8213,61 +8225,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidSect="00B53EB8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="90" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6592542B" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="0D7F15F9" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A87FCF" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="024971A4" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -8728,73 +8740,84 @@
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">معاون حفاظت کارکنان </w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t>سازمان حراست</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="52FB4942" w14:textId="58055419" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00CE6A85" w:rsidP="00575AEE">
+        <w:p w14:paraId="52FB4942" w14:textId="16FC3004" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00CE6A85" w:rsidP="00575AEE">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
-            <w:t>محمد محسنی</w:t>
+            <w:t>محمد</w:t>
+          </w:r>
+          <w:r w:rsidR="004A0797">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> رضا محمدی</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5B729BC5" w14:textId="0D364584" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="00575AEE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">موافق </w:t>
           </w:r>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
@@ -8809,69 +8832,78 @@
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">    مخالف </w:t>
           </w:r>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:sym w:font="Wingdings" w:char="F0A8"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3688" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F745D26" w14:textId="0877700A" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="0083220B" w:rsidP="00575AEE">
+        <w:p w14:paraId="4F745D26" w14:textId="1AE06F24" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00A1067E" w:rsidP="00575AEE">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
-            <w:t>سرپرست دفتر</w:t>
+            <w:t>مدیرکل</w:t>
+          </w:r>
+          <w:r w:rsidR="0083220B">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> دفتر</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve"> امور</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve"> ب</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
@@ -9004,61 +9036,61 @@
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:sym w:font="Wingdings" w:char="F0A8"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0C454CE7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AAA4E3C" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="3CFA04BD" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EDE05C8" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="05880F91" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07340CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF424FDE"/>
     <w:lvl w:ilvl="0" w:tplc="ECECBBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10366,51 +10398,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1707679114">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="966273648">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1669596672">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2121752150">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1316179477">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1453743547">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Virastar_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAymwqAUAw0MEZiwAAAA="/>
   </w:docVars>
@@ -10499,113 +10531,116 @@
     <w:rsid w:val="0039634D"/>
     <w:rsid w:val="00397CBE"/>
     <w:rsid w:val="003A5F59"/>
     <w:rsid w:val="003B4070"/>
     <w:rsid w:val="003C06E9"/>
     <w:rsid w:val="003C3DCA"/>
     <w:rsid w:val="003C61DC"/>
     <w:rsid w:val="003E12B4"/>
     <w:rsid w:val="003F2A58"/>
     <w:rsid w:val="004114E7"/>
     <w:rsid w:val="00416D0E"/>
     <w:rsid w:val="00417B8E"/>
     <w:rsid w:val="004238DF"/>
     <w:rsid w:val="00425F1A"/>
     <w:rsid w:val="004333BC"/>
     <w:rsid w:val="004373C8"/>
     <w:rsid w:val="00451113"/>
     <w:rsid w:val="00456C0F"/>
     <w:rsid w:val="00462942"/>
     <w:rsid w:val="004703CF"/>
     <w:rsid w:val="0047052E"/>
     <w:rsid w:val="00475666"/>
     <w:rsid w:val="0047636F"/>
     <w:rsid w:val="004800A4"/>
     <w:rsid w:val="004911B6"/>
+    <w:rsid w:val="004A0797"/>
     <w:rsid w:val="004A3CA5"/>
     <w:rsid w:val="004A5379"/>
     <w:rsid w:val="004B268F"/>
     <w:rsid w:val="004C609C"/>
     <w:rsid w:val="004C693A"/>
     <w:rsid w:val="004C7016"/>
     <w:rsid w:val="004C7DC8"/>
     <w:rsid w:val="004D6BA1"/>
     <w:rsid w:val="004D7DA0"/>
     <w:rsid w:val="004E15A6"/>
     <w:rsid w:val="004E207D"/>
     <w:rsid w:val="004E20A8"/>
     <w:rsid w:val="004F0CDA"/>
     <w:rsid w:val="00505592"/>
     <w:rsid w:val="005106CB"/>
     <w:rsid w:val="0051168B"/>
     <w:rsid w:val="00523B25"/>
     <w:rsid w:val="00527EE0"/>
     <w:rsid w:val="0053095E"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="0056186D"/>
     <w:rsid w:val="00572D8E"/>
     <w:rsid w:val="00575922"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="005839F0"/>
     <w:rsid w:val="00590EBB"/>
     <w:rsid w:val="00597768"/>
     <w:rsid w:val="005A7C4E"/>
     <w:rsid w:val="005B2757"/>
     <w:rsid w:val="005C22A5"/>
     <w:rsid w:val="005C546D"/>
     <w:rsid w:val="005D091D"/>
     <w:rsid w:val="005D152B"/>
     <w:rsid w:val="005D5F12"/>
     <w:rsid w:val="005E07F7"/>
+    <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E7AAE"/>
     <w:rsid w:val="005F03A4"/>
     <w:rsid w:val="0060174B"/>
     <w:rsid w:val="006058C3"/>
     <w:rsid w:val="00607546"/>
     <w:rsid w:val="00634B42"/>
     <w:rsid w:val="00643BF4"/>
     <w:rsid w:val="00644782"/>
     <w:rsid w:val="00646A23"/>
     <w:rsid w:val="006516AB"/>
     <w:rsid w:val="00655083"/>
     <w:rsid w:val="0065574D"/>
     <w:rsid w:val="006600F8"/>
     <w:rsid w:val="00664171"/>
     <w:rsid w:val="00667194"/>
     <w:rsid w:val="0068007D"/>
     <w:rsid w:val="00685E12"/>
     <w:rsid w:val="0069609B"/>
     <w:rsid w:val="006B159E"/>
     <w:rsid w:val="006B6C9A"/>
     <w:rsid w:val="006C08DA"/>
     <w:rsid w:val="006C6E9E"/>
     <w:rsid w:val="006D2AE4"/>
     <w:rsid w:val="006D33FC"/>
     <w:rsid w:val="006D514D"/>
     <w:rsid w:val="006D57F2"/>
     <w:rsid w:val="006E52D3"/>
+    <w:rsid w:val="006F3F44"/>
     <w:rsid w:val="0071128E"/>
     <w:rsid w:val="00722B2D"/>
     <w:rsid w:val="007252A7"/>
     <w:rsid w:val="00735C10"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074457F"/>
     <w:rsid w:val="007521A1"/>
     <w:rsid w:val="0075348C"/>
     <w:rsid w:val="007548FB"/>
     <w:rsid w:val="0075512B"/>
     <w:rsid w:val="007659AA"/>
     <w:rsid w:val="007707BC"/>
     <w:rsid w:val="0077352A"/>
     <w:rsid w:val="00776840"/>
     <w:rsid w:val="00796B72"/>
     <w:rsid w:val="007A6A50"/>
     <w:rsid w:val="007A7D1A"/>
     <w:rsid w:val="007B370F"/>
     <w:rsid w:val="007B6541"/>
     <w:rsid w:val="007C24E1"/>
     <w:rsid w:val="007C67FC"/>
     <w:rsid w:val="007D50E9"/>
     <w:rsid w:val="007D66BE"/>
     <w:rsid w:val="007E1FE1"/>
     <w:rsid w:val="007E727C"/>
@@ -10643,54 +10678,56 @@
     <w:rsid w:val="00956E8D"/>
     <w:rsid w:val="00964A04"/>
     <w:rsid w:val="00972DD8"/>
     <w:rsid w:val="009815F2"/>
     <w:rsid w:val="00981BF3"/>
     <w:rsid w:val="00981CA2"/>
     <w:rsid w:val="00984527"/>
     <w:rsid w:val="00985D39"/>
     <w:rsid w:val="00994F2A"/>
     <w:rsid w:val="009A1FCE"/>
     <w:rsid w:val="009A4C92"/>
     <w:rsid w:val="009A5716"/>
     <w:rsid w:val="009A7C4C"/>
     <w:rsid w:val="009B02D6"/>
     <w:rsid w:val="009B5ED9"/>
     <w:rsid w:val="009B7BC4"/>
     <w:rsid w:val="009C114A"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C3148"/>
     <w:rsid w:val="009C5258"/>
     <w:rsid w:val="009C6DEA"/>
     <w:rsid w:val="009D39D1"/>
     <w:rsid w:val="009D3B14"/>
     <w:rsid w:val="009F6EF6"/>
     <w:rsid w:val="00A067AF"/>
+    <w:rsid w:val="00A1067E"/>
     <w:rsid w:val="00A31618"/>
     <w:rsid w:val="00A3664A"/>
     <w:rsid w:val="00A36B3B"/>
     <w:rsid w:val="00A539FA"/>
+    <w:rsid w:val="00A61C84"/>
     <w:rsid w:val="00A75BA2"/>
     <w:rsid w:val="00A76129"/>
     <w:rsid w:val="00A81CFC"/>
     <w:rsid w:val="00A83E86"/>
     <w:rsid w:val="00A8751B"/>
     <w:rsid w:val="00AC1ED3"/>
     <w:rsid w:val="00AF6745"/>
     <w:rsid w:val="00B038AB"/>
     <w:rsid w:val="00B1708B"/>
     <w:rsid w:val="00B1791D"/>
     <w:rsid w:val="00B210F5"/>
     <w:rsid w:val="00B23B40"/>
     <w:rsid w:val="00B350EF"/>
     <w:rsid w:val="00B37D8E"/>
     <w:rsid w:val="00B42B6D"/>
     <w:rsid w:val="00B448D3"/>
     <w:rsid w:val="00B4797B"/>
     <w:rsid w:val="00B51416"/>
     <w:rsid w:val="00B53EB8"/>
     <w:rsid w:val="00B5687D"/>
     <w:rsid w:val="00B6195F"/>
     <w:rsid w:val="00B713BD"/>
     <w:rsid w:val="00B71BF5"/>
     <w:rsid w:val="00B76C12"/>
     <w:rsid w:val="00B773AE"/>
@@ -10711,50 +10748,51 @@
     <w:rsid w:val="00C11473"/>
     <w:rsid w:val="00C139FE"/>
     <w:rsid w:val="00C16081"/>
     <w:rsid w:val="00C17797"/>
     <w:rsid w:val="00C21558"/>
     <w:rsid w:val="00C224C9"/>
     <w:rsid w:val="00C302E2"/>
     <w:rsid w:val="00C30E6B"/>
     <w:rsid w:val="00C32300"/>
     <w:rsid w:val="00C33CC1"/>
     <w:rsid w:val="00C35A46"/>
     <w:rsid w:val="00C45398"/>
     <w:rsid w:val="00C4734A"/>
     <w:rsid w:val="00C5259E"/>
     <w:rsid w:val="00C61B78"/>
     <w:rsid w:val="00C74FAC"/>
     <w:rsid w:val="00C845CC"/>
     <w:rsid w:val="00C929B1"/>
     <w:rsid w:val="00C92B24"/>
     <w:rsid w:val="00CA4DBB"/>
     <w:rsid w:val="00CA5D9A"/>
     <w:rsid w:val="00CA69F2"/>
     <w:rsid w:val="00CB23B4"/>
     <w:rsid w:val="00CB3CB1"/>
     <w:rsid w:val="00CC339B"/>
+    <w:rsid w:val="00CC4BC4"/>
     <w:rsid w:val="00CD6DD2"/>
     <w:rsid w:val="00CE6A85"/>
     <w:rsid w:val="00CE7AF1"/>
     <w:rsid w:val="00CF079A"/>
     <w:rsid w:val="00CF6250"/>
     <w:rsid w:val="00D01A55"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D07595"/>
     <w:rsid w:val="00D12DF6"/>
     <w:rsid w:val="00D15FED"/>
     <w:rsid w:val="00D16A38"/>
     <w:rsid w:val="00D16A90"/>
     <w:rsid w:val="00D27A23"/>
     <w:rsid w:val="00D332C2"/>
     <w:rsid w:val="00D4663F"/>
     <w:rsid w:val="00D46885"/>
     <w:rsid w:val="00D46EC1"/>
     <w:rsid w:val="00D50AC2"/>
     <w:rsid w:val="00D54A5F"/>
     <w:rsid w:val="00D57451"/>
     <w:rsid w:val="00D6191B"/>
     <w:rsid w:val="00D74E3D"/>
     <w:rsid w:val="00D755FF"/>
     <w:rsid w:val="00D8048D"/>
     <w:rsid w:val="00DA0ACF"/>
@@ -10817,52 +10855,52 @@
     <w:rsid w:val="00FD0B2C"/>
     <w:rsid w:val="00FE1D36"/>
     <w:rsid w:val="00FF3831"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="0C454B54"/>
   <w15:docId w15:val="{DC7C7D50-4CC3-43EA-9AD6-E19748AA6C6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11823,65 +11861,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC0B1CD-637A-4A62-9B05-266C0CE77E55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>581</Words>
-  <Characters>3315</Characters>
+  <Characters>3316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KARBAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3889</CharactersWithSpaces>
+  <CharactersWithSpaces>3890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>f.shirnam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>